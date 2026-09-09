--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -536,51 +536,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>고등부</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -1111,68 +1111,68 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>화이트벨트 6개월미만</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -1318,51 +1318,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>노기 어덜트</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -1893,109 +1893,109 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>블루벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>퍼플벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>브라운벨트</t>
+          <t>퍼플벨트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블랙벨트</t>
+          <t>브라운벨트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블루벨트</t>
+          <t>블랙벨트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-69</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -2120,51 +2120,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>노기시니어</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -2695,109 +2695,109 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>블루벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>퍼플벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>브라운벨트</t>
+          <t>퍼플벨트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블랙벨트</t>
+          <t>브라운벨트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블루벨트</t>
+          <t>블랙벨트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-69</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -2922,51 +2922,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>마스터 2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -3497,109 +3497,109 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>블루벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>퍼플벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>브라운벨트</t>
+          <t>퍼플벨트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블랙벨트</t>
+          <t>브라운벨트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블루벨트</t>
+          <t>블랙벨트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-69</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -3724,51 +3724,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>마스터1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -4299,109 +4299,109 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>블루벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>퍼플벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>브라운벨트</t>
+          <t>퍼플벨트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블랙벨트</t>
+          <t>브라운벨트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블루벨트</t>
+          <t>블랙벨트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-69</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -4526,51 +4526,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>비기너 화이트벨트</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -5101,73 +5101,73 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>유색벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-40.3</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>유색벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-44.3</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-48.3</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -5259,68 +5259,68 @@
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>화이트벨트 6개월미만</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -5466,51 +5466,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>시니어</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -6041,109 +6041,109 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>블루벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>퍼플벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>브라운벨트</t>
+          <t>퍼플벨트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블랙벨트</t>
+          <t>브라운벨트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블루벨트</t>
+          <t>블랙벨트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-69</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -6268,51 +6268,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>어덜트</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -6843,109 +6843,109 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>블루벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>퍼플벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>브라운벨트</t>
+          <t>퍼플벨트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블랙벨트</t>
+          <t>브라운벨트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블루벨트</t>
+          <t>블랙벨트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-69</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -7070,51 +7070,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>노기 고등부</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -7645,73 +7645,73 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>유색벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-40.3</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>유색벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-44.3</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-48.3</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -7864,51 +7864,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>노기 마스터 2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -8439,109 +8439,109 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>블루벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>퍼플벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>브라운벨트</t>
+          <t>퍼플벨트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블랙벨트</t>
+          <t>브라운벨트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블루벨트</t>
+          <t>블랙벨트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-69</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -8666,51 +8666,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>노기 마스터1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -9241,109 +9241,109 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>블루벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>퍼플벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>브라운벨트</t>
+          <t>퍼플벨트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블랙벨트</t>
+          <t>브라운벨트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블루벨트</t>
+          <t>블랙벨트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-69</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -9468,51 +9468,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 기간 입금완료자 티셔츠 사이즈 숫자로 기재 해 주세요</t>
+          <t>얼리버드 기간 접수 종료 됐습니다</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>노기 비기너 화이트벨트</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>