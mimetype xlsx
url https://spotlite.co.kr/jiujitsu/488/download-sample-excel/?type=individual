--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -508,51 +508,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 입금완료 참가자 티셔츠 사이즈 숫자로 기재 !!</t>
+          <t>얼리버드 종료</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>노기 중등부</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -1083,68 +1083,68 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>통합</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-35</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-40</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-45</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -1173,73 +1173,73 @@
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트벨트</t>
+          <t>유색벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-40.3</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>유색벨트</t>
+          <t>화이트벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-44.3</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-48.3</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -1392,51 +1392,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 입금완료 참가자 티셔츠 사이즈 숫자로 기재 !!</t>
+          <t>얼리버드 종료</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>중등부</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -1967,68 +1967,68 @@
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>유색 벨트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-40.3</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>화이트 벨트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-44.3</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-48.3</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-48.5</t>
         </is>
@@ -2185,51 +2185,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 입금완료 참가자 티셔츠 사이즈 숫자로 기재 !!</t>
+          <t>얼리버드 종료</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>초등부 1/2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -2895,51 +2895,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 입금완료 참가자 티셔츠 사이즈 숫자로 기재 !!</t>
+          <t>얼리버드 종료</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>초등부 3/4</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
@@ -3606,51 +3606,51 @@
           <t>Phone Number</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Affiliation</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coach Name</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Coach Contact</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>얼리버드 입금완료 참가자 티셔츠 사이즈 숫자로 기재 !!</t>
+          <t>얼리버드 종료</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>초등부 5/6</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>