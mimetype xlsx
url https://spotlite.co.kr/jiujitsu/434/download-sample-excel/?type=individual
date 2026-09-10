--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -1086,85 +1086,85 @@
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
       <formula1>='_l_고등부'!$C$1:$C$15</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>유색 (옐로우 오렌지 그린)</t>
+          <t>화이트&amp;그레이</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-44.3kg</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>화이트&amp;그레이</t>
+          <t>유색 (옐로우 오렌지 그린)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>-48.3</t>
+          <t>-48.3kg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
-          <t>-48.3kg</t>
+          <t>-48.3</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-53.5kg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
           <t>-56.5kg</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>-58.5kg</t>
         </is>
       </c>
     </row>
     <row r="7">
@@ -2582,68 +2582,68 @@
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
       <formula1>='_l_초등부 3~4학년'!$C$1:$C$9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>벨트 통합</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-24kg</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-27kg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-30kg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-33kg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -3306,73 +3306,73 @@
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
       <formula1>='_l_초등부 5~6학년'!$C$1:$C$9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>유색 (옐로우 오렌지 그린)</t>
+          <t>화이트&amp;그레이</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-32kg</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>화이트&amp;그레이</t>
+          <t>유색 (옐로우 오렌지 그린)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-36kg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-40kg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-44kg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -3408,68 +3408,68 @@
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>고등부 유색 (블루 옐로우 오렌지 그린)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-44.3kg</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>고등부 화이트&amp;그레이</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-48.3kg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>-53.5kg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>-56.5kg</t>
         </is>
@@ -4179,109 +4179,109 @@
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
       <formula1>='_l_마스터'!$C$1:$C$16</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5kg</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>브라운</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5kg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>퍼플</t>
+          <t>브라운</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5kg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t>화이트 비기너</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5kg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>퍼플</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64kg</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="B6" t="inlineStr">
         <is>
           <t>블루</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>-69kg</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70kg</t>
         </is>
@@ -4977,109 +4977,109 @@
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
       <formula1>='_l_어덜트'!$C$1:$C$16</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-48.5kg</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>브라운</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-53.5kg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>퍼플</t>
+          <t>브라운</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>-57.5kg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t>화이트 비기너</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>-58.5kg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>퍼플</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>-64kg</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="B6" t="inlineStr">
         <is>
           <t>블루</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>-69kg</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>-70kg</t>
         </is>
@@ -5775,97 +5775,97 @@
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
       <formula1>='_l_어덜트 앱솔루트'!$C$1:$C$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Men's</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>블루</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>-58kg</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Women's</t>
+          <t>Men's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>브라운 블랙</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>-76kg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t>퍼플</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>+58kg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>블루</t>
+          <t>브라운 블랙</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>+76kg</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:J100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>