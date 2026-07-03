--- v0 (2026-03-07)
+++ v1 (2026-07-03)
@@ -15,95 +15,179 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet53.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet54.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet55.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet56.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet57.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet58.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet59.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet60.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet61.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet62.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet63.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet64.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet65.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet66.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet67.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet68.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet69.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet70.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet71.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet72.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ADULT GI(어덜트 기)" sheetId="1" state="visible" r:id="rId1"/>
-[...28 lines deleted...]
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MASTER7 NO-GI(마스터7노기)" sheetId="30" state="visible" r:id="rId30"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="01KIDS1 GI(키즈1 기)" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_01KIDS1 GI(키즈1 기)" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="02KIDS1 NO-GI(키즈1 노기)" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_02KIDS1 NO-GI(키즈1 노기)" sheetId="4" state="hidden" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="03KIDS2 GI(키즈2 기)" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_03KIDS2 GI(키즈2 기)" sheetId="6" state="hidden" r:id="rId6"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="04KIDS2 NO-GI(키즈2 노기)" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_04KIDS2 NO-GI(키즈2 노기)" sheetId="8" state="hidden" r:id="rId8"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="05KIDS3 GI(키즈3 기)" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_05KIDS3 GI(키즈3 기)" sheetId="10" state="hidden" r:id="rId10"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="06KIDS3 NO-GI(키즈3 노기)" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_06KIDS3 NO-GI(키즈3 노기)" sheetId="12" state="hidden" r:id="rId12"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="07KIDS4 GI(키즈4 기)" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_07KIDS4 GI(키즈4 기)" sheetId="14" state="hidden" r:id="rId14"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="08KIDS4 NO-GI(키즈4 노기)" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_08KIDS4 NO-GI(키즈4 노기)" sheetId="16" state="hidden" r:id="rId16"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="09KIDS5 GI(키즈5 기)" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_09KIDS5 GI(키즈5 기)" sheetId="18" state="hidden" r:id="rId18"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="10KIDS5 NO-GI(키즈5 노기)" sheetId="19" state="visible" r:id="rId19"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_10KIDS5 NO-GI(키즈5 노기)" sheetId="20" state="hidden" r:id="rId20"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="11KIDS6 GI(키즈6 기)" sheetId="21" state="visible" r:id="rId21"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_11KIDS6 GI(키즈6 기)" sheetId="22" state="hidden" r:id="rId22"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="12KIDS6 NO-GI(키즈6 노기)" sheetId="23" state="visible" r:id="rId23"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_12KIDS6 NO-GI(키즈6 노기)" sheetId="24" state="hidden" r:id="rId24"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="13JUVENILE GI(주버닐 기)" sheetId="25" state="visible" r:id="rId25"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_13JUVENILE GI(주버닐 기)" sheetId="26" state="hidden" r:id="rId26"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="14JUVENILE NO-GI(주버닐 노기)" sheetId="27" state="visible" r:id="rId27"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_14JUVENILE NO-GI(주버닐 노기)" sheetId="28" state="hidden" r:id="rId28"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="15ADULT GI(어덜트 기)" sheetId="29" state="visible" r:id="rId29"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_15ADULT GI(어덜트 기)" sheetId="30" state="hidden" r:id="rId30"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="16ADULT NO-GI(어덜트노기)" sheetId="31" state="visible" r:id="rId31"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_16ADULT NO-GI(어덜트노기)" sheetId="32" state="hidden" r:id="rId32"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="17MASTER1 GI(마스터1 기)" sheetId="33" state="visible" r:id="rId33"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_17MASTER1 GI(마스터1 기)" sheetId="34" state="hidden" r:id="rId34"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="18MASTER1 NO-GI(마스터1노기)" sheetId="35" state="visible" r:id="rId35"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_18MASTER1 NO-GI(마스터1노기)" sheetId="36" state="hidden" r:id="rId36"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="19MASTER2 GI(마스터2 기)" sheetId="37" state="visible" r:id="rId37"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_19MASTER2 GI(마스터2 기)" sheetId="38" state="hidden" r:id="rId38"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="20MASTER2 NO-GI(마스터2노기)" sheetId="39" state="visible" r:id="rId39"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_20MASTER2 NO-GI(마스터2노기)" sheetId="40" state="hidden" r:id="rId40"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="21MASTER3 GI(마스터3 기)" sheetId="41" state="visible" r:id="rId41"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_21MASTER3 GI(마스터3 기)" sheetId="42" state="hidden" r:id="rId42"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="22MASTER3 NO-GI(마스터3노기)" sheetId="43" state="visible" r:id="rId43"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_22MASTER3 NO-GI(마스터3노기)" sheetId="44" state="hidden" r:id="rId44"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="23MASTER4 GI(마스터4 기)" sheetId="45" state="visible" r:id="rId45"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_23MASTER4 GI(마스터4 기)" sheetId="46" state="hidden" r:id="rId46"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="24MASTER4 NO-GI(마스터4노기)" sheetId="47" state="visible" r:id="rId47"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_24MASTER4 NO-GI(마스터4노기)" sheetId="48" state="hidden" r:id="rId48"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="25MASTER5 GI(마스터5 기)" sheetId="49" state="visible" r:id="rId49"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_25MASTER5 GI(마스터5 기)" sheetId="50" state="hidden" r:id="rId50"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="26MASTER5 NO-GI(마스터5노기)" sheetId="51" state="visible" r:id="rId51"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_26MASTER5 NO-GI(마스터5노기)" sheetId="52" state="hidden" r:id="rId52"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="27MASTER6 GI(마스터6 기)" sheetId="53" state="visible" r:id="rId53"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_27MASTER6 GI(마스터6 기)" sheetId="54" state="hidden" r:id="rId54"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="28MASTER6 NO-GI(마스터6노기)" sheetId="55" state="visible" r:id="rId55"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_28MASTER6 NO-GI(마스터6노기)" sheetId="56" state="hidden" r:id="rId56"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="29MASTER7 GI(마스터7 기)" sheetId="57" state="visible" r:id="rId57"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_29MASTER7 GI(마스터7 기)" sheetId="58" state="hidden" r:id="rId58"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="30MASTER7 NO-GI(마스터7노기)" sheetId="59" state="visible" r:id="rId59"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_30MASTER7 NO-GI(마스터7노기)" sheetId="60" state="hidden" r:id="rId60"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="JUVENILE GI(주버닐 기)" sheetId="61" state="visible" r:id="rId61"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_JUVENILE GI(주버닐 기)" sheetId="62" state="hidden" r:id="rId62"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="JUVENILE NO-GI(주버닐 노기)" sheetId="63" state="visible" r:id="rId63"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_JUVENILE NO-GI(주버닐 노기)" sheetId="64" state="hidden" r:id="rId64"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="KIDS2 GI(키즈2 기)" sheetId="65" state="visible" r:id="rId65"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_KIDS2 GI(키즈2 기)" sheetId="66" state="hidden" r:id="rId66"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="KIDS3 GI(키즈3 기)" sheetId="67" state="visible" r:id="rId67"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_KIDS3 GI(키즈3 기)" sheetId="68" state="hidden" r:id="rId68"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="KIDS5 GI(키즈5 기)" sheetId="69" state="visible" r:id="rId69"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_KIDS5 GI(키즈5 기)" sheetId="70" state="hidden" r:id="rId70"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="KIDS5 NO-GI(키즈5 노기)" sheetId="71" state="visible" r:id="rId71"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_l_KIDS5 NO-GI(키즈5 노기)" sheetId="72" state="hidden" r:id="rId72"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FF0000"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
@@ -184,51 +268,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet34.xml" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet35.xml" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet36.xml" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet37.xml" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet38.xml" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet39.xml" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet40.xml" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet41.xml" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet42.xml" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet43.xml" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet44.xml" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet45.xml" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet46.xml" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet47.xml" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet48.xml" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet49.xml" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet50.xml" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet51.xml" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet52.xml" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet53.xml" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet54.xml" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet55.xml" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet56.xml" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet57.xml" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet58.xml" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet59.xml" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet60.xml" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet61.xml" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet62.xml" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet63.xml" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet64.xml" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet65.xml" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet66.xml" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet67.xml" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet68.xml" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet69.xml" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet70.xml" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet71.xml" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet72.xml" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId74"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -487,53 +571,53 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] ADULT GI(어덜트 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+          <t>[⚠ 안내] 01KIDS1 GI(키즈1 기) 체급 안내
+Men's: MALE FEATHER(페더)-23KG, MALE LIGHT FEATHER(라이트페더)-20KG, MALE LIGHT(라이트)-25KG, MALE MEDIUM HEAVY(미디움헤비)+27KG, MALE MIDDLE(미들)-27KG, MALE ROOSTER(루스터)-17KG
+Women's: FEMALE FEATHER(페더)-23KG, FEMALE LIGHT FEATHER(라이트페더)-20KG, FEMALE LIGHT(라이트)-25KG, FEMALE MEDIUM HEAVY(미디움헤비)+27KG, FEMALE MIDDLE(미들)-27KG, FEMALE ROOSTER(루스터)-17KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -565,84 +649,84 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ADULT GI(어덜트 기)</t>
+          <t>01KIDS1 GI(키즈1 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Apply</t>
+          <t>Do not apply</t>
         </is>
       </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="D4" s="2" t="n"/>
       <c r="F4" s="2" t="n"/>
       <c r="I4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="D5" s="2" t="n"/>
       <c r="F5" s="2" t="n"/>
       <c r="I5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="D6" s="2" t="n"/>
       <c r="F6" s="2" t="n"/>
       <c r="I6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="D7" s="2" t="n"/>
       <c r="F7" s="2" t="n"/>
       <c r="I7" s="2" t="n"/>
@@ -1094,739 +1178,252 @@
     </row>
     <row r="97">
       <c r="D97" s="2" t="n"/>
       <c r="F97" s="2" t="n"/>
       <c r="I97" s="2" t="n"/>
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
-  <dataValidations count="6">
-[...1 lines deleted...]
-      <formula1>"Apply,Do not apply"</formula1>
+  <dataValidations count="5">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
+      <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"ADULT GI(어덜트 기)"</formula1>
+      <formula1>"01KIDS1 GI(키즈1 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_01KIDS1 GI(키즈1 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_01KIDS1 GI(키즈1 기)'!$B$1:$B$2</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-62KG,FEMALE HEAVY(헤비)+82KG,FEMALE LIGHT FEATHER(라이트 페더)-56KG,FEMALE LIGHT(라이트)-68KG,FEMALE MEDIUM HEAVY(미디움헤비)-82KG,FEMALE MIDDLE(미들)-76KG,FEMALE ROOSTER(루스터)-50KG,MALE FEATHER(페더)-70KG,MALE HEAVY(헤비)-96KG,MALE LIGHT FEATHER(라이트 페더)-64KG,MALE LIGHT(라이트)-76KG,MALE MEDIUM HEAVY(미디움헤비)-88KG,MALE MIDDLE(미들)-82KG,MALE ROOSTER(루스터)-57KG,MALE SUPER HEAVY(슈퍼헤비)-102KG,MALE ULTRA HEAVY(울트라헤비)+102KG"</formula1>
-[...2 lines deleted...]
-      <formula1>"Apply,Do not apply"</formula1>
+      <formula1>='_l_01KIDS1 GI(키즈1 기)'!$C$1:$C$12</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-32KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE HEAVY(헤비)-50KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-28KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-37KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-46KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-41KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-23KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>FEMALE SUPER HEAVY(슈퍼헤비)+50KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-32KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-50KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-28KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-37KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-46KG</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="D14" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="2" t="n"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-41KG</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="D15" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I15" s="2" t="n"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-23KG</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="D16" s="2" t="n"/>
-[...421 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)+50KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...18 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] KIDS4 GI(키즈4 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-37KG, FEMALE HEAVY(헤비)-55KG, FEMALE LIGHT FEATHER(라이트 페더)-32KG, FEMALE LIGHT(라이트)-41KG, FEMALE MEDIUM HEAVY(미디움헤비)-50KG, FEMALE MIDDLE(미들)-46KG, FEMALE ROOSTER(루스터)-27KG, FEMALE SUPER HEAVY(슈퍼헤비)-60KG, FEMALE ULTRA HEAVY(울트라헤비)+60KG</t>
+          <t>[⚠ 안내] 06KIDS3 NO-GI(키즈3 노기) 체급 안내
+Men's: MALE FEATHER(페더)-32KG, MALE HEAVY(헤비)-49KG, MALE LIGHT FEATHER(라이트 페더)-26KG, MALE LIGHT(라이트)-35KG, MALE MEDIUM HEAVY(미디움헤비)-44KG, MALE MIDDLE(미들)-40KG, MALE ROOSTER(루스터)-21KG, MALE SUPER HEAVY(슈퍼헤비)+49KG
+Women's: FEMALE FEATHER(페더)-32KG, FEMALE HEAVY(헤비)-49KG, FEMALE LIGHT FEATHER(라이트 페더)-26KG, FEMALE LIGHT(라이트)-35KG, FEMALE MEDIUM HEAVY(미디움헤비)-44KG, FEMALE MIDDLE(미들)-40KG, FEMALE ROOSTER(루스터)-21KG, FEMALE SUPER HEAVY(슈퍼헤비)+49KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -1858,51 +1455,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KIDS4 GI(키즈4 기)</t>
+          <t>06KIDS3 NO-GI(키즈3 노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -2392,731 +1989,247 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
       <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"KIDS4 GI(키즈4 기)"</formula1>
+      <formula1>"06KIDS3 NO-GI(키즈3 노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_06KIDS3 NO-GI(키즈3 노기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),YELLOW(옐로우),GREEN(그린),GREY(그레이),ORANGE(오렌지)"</formula1>
+      <formula1>='_l_06KIDS3 NO-GI(키즈3 노기)'!$B$1:$B$4</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-37KG,FEMALE HEAVY(헤비)-55KG,FEMALE LIGHT FEATHER(라이트 페더)-32KG,FEMALE LIGHT(라이트)-41KG,FEMALE MEDIUM HEAVY(미디움헤비)-50KG,FEMALE MIDDLE(미들)-46KG,FEMALE ROOSTER(루스터)-27KG,FEMALE SUPER HEAVY(슈퍼헤비)-60KG,FEMALE ULTRA HEAVY(울트라헤비)+60KG,MALE FEATHER(페더)-37KG,MALE HEAVY(헤비)-55KG,MALE LIGHT FEATHER(라이트 페더)-32KG,MALE LIGHT(라이트)-41KG,MALE MEDIUM HEAVY(미디움헤비)-50KG,MALE MIDDLE(미들)-46KG,MALE ROOSTER(루스터)-27KG,MALE SUPER HEAVY(슈퍼헤비)-60KG,MALE ULTRA HEAVY(울트라헤비)+60KG"</formula1>
+      <formula1>='_l_06KIDS3 NO-GI(키즈3 노기)'!$C$1:$C$16</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-32KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE HEAVY(헤비)-49KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-26KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-35KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-44KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-40KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-21KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>FEMALE SUPER HEAVY(슈퍼헤비)+49KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-32KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-49KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-26KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-35KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-44KG</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="D14" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="2" t="n"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-40KG</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="D15" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I15" s="2" t="n"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-21KG</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="D16" s="2" t="n"/>
-[...421 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)+49KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...18 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] KIDS5 GI(키즈5 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-42KG, FEMALE HEAVY(헤비)-62KG, FEMALE LIGHT FEATHER(라이트 페더)-37KG, FEMALE LIGHT(라이트)-47KG, FEMALE MEDIUM HEAVY(미디움헤비)-57KG, FEMALE MIDDLE(미들)-52KG, FEMALE ROOSTER(루스터)-32KG, FEMALE SUPER HEAVY(슈퍼헤비)-69KG, FEMALE ULTRA HEAVY(울트라헤비)+69KG</t>
+          <t>[⚠ 안내] 07KIDS4 GI(키즈4 기) 체급 안내
+Men's: MALE FEATHER(페더)-37KG, MALE HEAVY(헤비)-55KG, MALE LIGHT FEATHER(라이트 페더)-32KG, MALE LIGHT(라이트)-41KG, MALE MEDIUM HEAVY(미디움헤비)-50KG, MALE MIDDLE(미들)-46KG, MALE ROOSTER(루스터)-27KG, MALE SUPER HEAVY(슈퍼헤비)-60KG, MALE ULTRA HEAVY(울트라헤비)+60KG
+Women's: FEMALE FEATHER(페더)-37KG, FEMALE HEAVY(헤비)-55KG, FEMALE LIGHT FEATHER(라이트 페더)-32KG, FEMALE LIGHT(라이트)-41KG, FEMALE MEDIUM HEAVY(미디움헤비)-50KG, FEMALE MIDDLE(미들)-46KG, FEMALE ROOSTER(루스터)-27KG, FEMALE SUPER HEAVY(슈퍼헤비)-60KG, FEMALE ULTRA HEAVY(울트라헤비)+60KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -3148,84 +2261,84 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KIDS5 GI(키즈5 기)</t>
+          <t>07KIDS4 GI(키즈4 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Apply</t>
+          <t>Do not apply</t>
         </is>
       </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="D4" s="2" t="n"/>
       <c r="F4" s="2" t="n"/>
       <c r="I4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="D5" s="2" t="n"/>
       <c r="F5" s="2" t="n"/>
       <c r="I5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="D6" s="2" t="n"/>
       <c r="F6" s="2" t="n"/>
       <c r="I6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="D7" s="2" t="n"/>
       <c r="F7" s="2" t="n"/>
       <c r="I7" s="2" t="n"/>
@@ -3677,742 +2790,271 @@
     </row>
     <row r="97">
       <c r="D97" s="2" t="n"/>
       <c r="F97" s="2" t="n"/>
       <c r="I97" s="2" t="n"/>
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
-  <dataValidations count="6">
-[...1 lines deleted...]
-      <formula1>"Apply,Do not apply"</formula1>
+  <dataValidations count="5">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
+      <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"KIDS5 GI(키즈5 기)"</formula1>
+      <formula1>"07KIDS4 GI(키즈4 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_07KIDS4 GI(키즈4 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),YELLOW(옐로우),GREEN(그린),GREY(그레이),ORANGE(오렌지)"</formula1>
+      <formula1>='_l_07KIDS4 GI(키즈4 기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-42KG,FEMALE HEAVY(헤비)-62KG,FEMALE LIGHT FEATHER(라이트 페더)-37KG,FEMALE LIGHT(라이트)-47KG,FEMALE MEDIUM HEAVY(미디움헤비)-57KG,FEMALE MIDDLE(미들)-52KG,FEMALE ROOSTER(루스터)-32KG,FEMALE SUPER HEAVY(슈퍼헤비)-69KG,FEMALE ULTRA HEAVY(울트라헤비)+69KG,MALE FEATHER(페더)-42KG,MALE HEAVY(헤비)-62KG,MALE LIGHT FEATHER(라이트 페더)-37KG,MALE LIGHT(라이트)-47KG,MALE MEDIUM HEAVY(미디움헤비)-57KG,MALE MIDDLE(미들)-52KG,MALE ROOSTER(루스터)-32KG,MALE SUPER HEAVY(슈퍼헤비)-69KG,MALE ULTRA HEAVY(울트라헤비)+69KG"</formula1>
-[...2 lines deleted...]
-      <formula1>"Apply,Do not apply"</formula1>
+      <formula1>='_l_07KIDS4 GI(키즈4 기)'!$C$1:$C$18</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-37KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE HEAVY(헤비)-55KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-32KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-41KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>GREEN(그린)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-50KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-46KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-27KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>FEMALE SUPER HEAVY(슈퍼헤비)-60KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>FEMALE ULTRA HEAVY(울트라헤비)+60KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-37KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-55KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-32KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-41KG</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="D14" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="2" t="n"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-50KG</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="D15" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I15" s="2" t="n"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-46KG</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="D16" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I16" s="2" t="n"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-27KG</t>
+        </is>
+      </c>
     </row>
     <row r="17">
-      <c r="D17" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I17" s="2" t="n"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-60KG</t>
+        </is>
+      </c>
     </row>
     <row r="18">
-      <c r="D18" s="2" t="n"/>
-[...411 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+60KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] KIDS6 GI(키즈6 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-58KG, FEMALE HEAVY(헤비)-80KG, FEMALE LIGHT FEATHER(라이트 페더)-53KG, FEMALE LIGHT(라이트)-63KG, FEMALE MEDIUM HEAVY(미디움헤비)-74KG, FEMALE MIDDLE(미들)-69KG, FEMALE ROOSTER(루스터)-46KG, FEMALE SUPER HEAVY(슈퍼헤비)-86KG, FEMALE ULTRA HEAVY(울트라헤비)+86KG</t>
+          <t>[⚠ 안내] 08KIDS4 NO-GI(키즈4 노기) 체급 안내
+Men's: MALE FEATHER(페더)-35KG, MALE HEAVY(헤비)-54KG, MALE LIGHT FEATHER(라이트 페더)-30KG, MALE LIGHT(라이트)-39KG, MALE MEDIUM HEAVY(미디움헤비)-49KG, MALE MIDDLE(미들)-44KG, MALE ROOSTER(루스터)-26KG, MALE SUPER HEAVY(슈퍼헤비)-59KG, MALE ULTRA HEAVY(울트라헤비)+59KG
+Women's: FEMALE FEATHER(페더)-35KG, FEMALE HEAVY(헤비)-54KG, FEMALE LIGHT FEATHER(라이트 페더)-30KG, FEMALE LIGHT(라이트)-39KG, FEMALE MEDIUM HEAVY(미디움헤비)-49KG, FEMALE MIDDLE(미들)-44KG, FEMALE ROOSTER(루스터)-26KG, FEMALE SUPER HEAVY(슈퍼헤비)-59KG, FEMALE ULTRA HEAVY(울트라헤비)+59KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -4444,84 +3086,84 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KIDS6 GI(키즈6 기)</t>
+          <t>08KIDS4 NO-GI(키즈4 노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Apply</t>
+          <t>Do not apply</t>
         </is>
       </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="D4" s="2" t="n"/>
       <c r="F4" s="2" t="n"/>
       <c r="I4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="D5" s="2" t="n"/>
       <c r="F5" s="2" t="n"/>
       <c r="I5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="D6" s="2" t="n"/>
       <c r="F6" s="2" t="n"/>
       <c r="I6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="D7" s="2" t="n"/>
       <c r="F7" s="2" t="n"/>
       <c r="I7" s="2" t="n"/>
@@ -4973,742 +3615,271 @@
     </row>
     <row r="97">
       <c r="D97" s="2" t="n"/>
       <c r="F97" s="2" t="n"/>
       <c r="I97" s="2" t="n"/>
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
-  <dataValidations count="6">
-[...1 lines deleted...]
-      <formula1>"Apply,Do not apply"</formula1>
+  <dataValidations count="5">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
+      <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"KIDS6 GI(키즈6 기)"</formula1>
+      <formula1>"08KIDS4 NO-GI(키즈4 노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_08KIDS4 NO-GI(키즈4 노기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),YELLOW(옐로우),GREEN(그린),GREY(그레이),ORANGE(오렌지)"</formula1>
+      <formula1>='_l_08KIDS4 NO-GI(키즈4 노기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-58KG,FEMALE HEAVY(헤비)-80KG,FEMALE LIGHT FEATHER(라이트 페더)-53KG,FEMALE LIGHT(라이트)-63KG,FEMALE MEDIUM HEAVY(미디움헤비)-74KG,FEMALE MIDDLE(미들)-69KG,FEMALE ROOSTER(루스터)-46KG,FEMALE SUPER HEAVY(슈퍼헤비)-86KG,FEMALE ULTRA HEAVY(울트라헤비)+86KG,MALE FEATHER(페더)-58KG,MALE HEAVY(헤비)-80KG,MALE LIGHT FEATHER(라이트 페더)-53KG,MALE LIGHT(라이트)-63KG,MALE MEDIUM HEAVY(미디움헤비)-74KG,MALE MIDDLE(미들)-69KG,MALE ROOSTER(루스터)-46KG,MALE SUPER HEAVY(슈퍼헤비)-86KG,MALE ULTRA HEAVY(울트라헤비)+86KG"</formula1>
-[...2 lines deleted...]
-      <formula1>"Apply,Do not apply"</formula1>
+      <formula1>='_l_08KIDS4 NO-GI(키즈4 노기)'!$C$1:$C$18</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-35KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE HEAVY(헤비)-54KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-30KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-39KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>GREEN(그린)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-49KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-44KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-26KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>FEMALE SUPER HEAVY(슈퍼헤비)-59KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>FEMALE ULTRA HEAVY(울트라헤비)+59KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-35KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-54KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-30KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-39KG</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="D14" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="2" t="n"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-49KG</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="D15" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I15" s="2" t="n"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-44KG</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="D16" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I16" s="2" t="n"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-26KG</t>
+        </is>
+      </c>
     </row>
     <row r="17">
-      <c r="D17" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I17" s="2" t="n"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-59KG</t>
+        </is>
+      </c>
     </row>
     <row r="18">
-      <c r="D18" s="2" t="n"/>
-[...411 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+59KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] MASTER1 GI(마스터1 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+          <t>[⚠ 안내] 09KIDS5 GI(키즈5 기) 체급 안내
+Men's: MALE FEATHER(페더)-42KG, MALE HEAVY(헤비)-62KG, MALE LIGHT FEATHER(라이트 페더)-37KG, MALE LIGHT(라이트)-47KG, MALE MEDIUM HEAVY(미디움헤비)-57KG, MALE MIDDLE(미들)-52KG, MALE ROOSTER(루스터)-32KG, MALE SUPER HEAVY(슈퍼헤비)-69KG, MALE ULTRA HEAVY(울트라헤비)+69KG
+Women's: FEMALE FEATHER(페더)-42KG, FEMALE HEAVY(헤비)-62KG, FEMALE LIGHT FEATHER(라이트 페더)-37KG, FEMALE LIGHT(라이트)-47KG, FEMALE MEDIUM HEAVY(미디움헤비)-57KG, FEMALE MIDDLE(미들)-52KG, FEMALE ROOSTER(루스터)-32KG, FEMALE SUPER HEAVY(슈퍼헤비)-69KG, FEMALE ULTRA HEAVY(울트라헤비)+69KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -5740,51 +3911,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MASTER1 GI(마스터1 기)</t>
+          <t>09KIDS5 GI(키즈5 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -6274,737 +4445,269 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"MASTER1 GI(마스터1 기)"</formula1>
+      <formula1>"09KIDS5 GI(키즈5 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_09KIDS5 GI(키즈5 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_09KIDS5 GI(키즈5 기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-62KG,FEMALE HEAVY(헤비)+82KG,FEMALE LIGHT FEATHER(라이트 페더)-56KG,FEMALE LIGHT(라이트)-68KG,FEMALE MEDIUM HEAVY(미디움헤비)-82KG,FEMALE MIDDLE(미들)-76KG,FEMALE ROOSTER(루스터)-50KG,MALE FEATHER(페더)-70KG,MALE HEAVY(헤비)-96KG,MALE LIGHT FEATHER(라이트 페더)-64KG,MALE LIGHT(라이트)-76KG,MALE MEDIUM HEAVY(미디움헤비)-88KG,MALE MIDDLE(미들)-82KG,MALE ROOSTER(루스터)-57KG,MALE SUPER HEAVY(슈퍼헤비)-102KG,MALE ULTRA HEAVY(울트라헤비)+102KG"</formula1>
+      <formula1>='_l_09KIDS5 GI(키즈5 기)'!$C$1:$C$18</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-42KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE HEAVY(헤비)-62KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-37KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-47KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>GREEN(그린)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-57KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-52KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-32KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>FEMALE SUPER HEAVY(슈퍼헤비)-69KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>FEMALE ULTRA HEAVY(울트라헤비)+69KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-42KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-62KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-37KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-47KG</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="D14" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="2" t="n"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-57KG</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="D15" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I15" s="2" t="n"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-52KG</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="D16" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I16" s="2" t="n"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-32KG</t>
+        </is>
+      </c>
     </row>
     <row r="17">
-      <c r="D17" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I17" s="2" t="n"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-69KG</t>
+        </is>
+      </c>
     </row>
     <row r="18">
-      <c r="D18" s="2" t="n"/>
-[...411 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+69KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] MASTER2 GI(마스터2 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+          <t>[⚠ 안내] 10KIDS5 NO-GI(키즈5 노기) 체급 안내
+Men's: MALE FEATHER(페더)-42KG, MALE HEAVY(헤비)-61KG, MALE LIGHT FEATHER(라이트 페더)-36KG, MALE LIGHT(라이트)-47KG, MALE MEDIUM HEAVY(미디움헤비)-56KG, MALE MIDDLE(미들)-52KG, MALE ROOSTER(루스터)-30KG, MALE SUPER HEAVY(슈퍼헤비)-68KG, MALE ULTRA HEAVY(울트라헤비)+68KG
+Women's: FEMALE FEATHER(페더)-42KG, FEMALE HEAVY(헤비)-61KG, FEMALE LIGHT FEATHER(라이트 페더)-36KG, FEMALE LIGHT(라이트)-47KG, FEMALE MEDIUM HEAVY(미디움헤비)-56KG, FEMALE MIDDLE(미들)-52KG, FEMALE ROOSTER(루스터)-30KG, FEMALE SUPER HEAVY(슈퍼헤비)-68KG, FEMALE ULTRA HEAVY(울트라헤비)+68KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -7036,51 +4739,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MASTER2 GI(마스터2 기)</t>
+          <t>10KIDS5 NO-GI(키즈5 노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -7570,1385 +5273,392 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"MASTER2 GI(마스터2 기)"</formula1>
+      <formula1>"10KIDS5 NO-GI(키즈5 노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_10KIDS5 NO-GI(키즈5 노기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_10KIDS5 NO-GI(키즈5 노기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-62KG,FEMALE HEAVY(헤비)+82KG,FEMALE LIGHT FEATHER(라이트 페더)-56KG,FEMALE LIGHT(라이트)-68KG,FEMALE MEDIUM HEAVY(미디움헤비)-82KG,FEMALE MIDDLE(미들)-76KG,FEMALE ROOSTER(루스터)-50KG,MALE FEATHER(페더)-70KG,MALE HEAVY(헤비)-96KG,MALE LIGHT FEATHER(라이트 페더)-64KG,MALE LIGHT(라이트)-76KG,MALE MEDIUM HEAVY(미디움헤비)-88KG,MALE MIDDLE(미들)-82KG,MALE ROOSTER(루스터)-57KG,MALE SUPER HEAVY(슈퍼헤비)-102KG,MALE ULTRA HEAVY(울트라헤비)+102KG"</formula1>
+      <formula1>='_l_10KIDS5 NO-GI(키즈5 노기)'!$C$1:$C$18</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-23KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE LIGHT FEATHER(라이트페더)-20KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-25KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)+27KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-27KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-17KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-23KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트페더)-20KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-25KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)+27KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-27KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...441 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-17KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-42KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE HEAVY(헤비)-61KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-36KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-47KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>GREEN(그린)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-56KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-52KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-30KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>FEMALE SUPER HEAVY(슈퍼헤비)-68KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>FEMALE ULTRA HEAVY(울트라헤비)+68KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-42KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-61KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-36KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-47KG</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="D14" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="2" t="n"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-56KG</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="D15" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I15" s="2" t="n"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-52KG</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="D16" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I16" s="2" t="n"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-30KG</t>
+        </is>
+      </c>
     </row>
     <row r="17">
-      <c r="D17" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I17" s="2" t="n"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-68KG</t>
+        </is>
+      </c>
     </row>
     <row r="18">
-      <c r="D18" s="2" t="n"/>
-[...411 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+68KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] MASTER3 GI(마스터3 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+          <t>[⚠ 안내] 11KIDS6 GI(키즈6 기) 체급 안내
+Men's: MALE FEATHER(페더)-58KG, MALE HEAVY(헤비)-80KG, MALE LIGHT FEATHER(라이트 페더)-53KG, MALE LIGHT(라이트)-63KG, MALE MEDIUM HEAVY(미디움헤비)-74KG, MALE MIDDLE(미들)-69KG, MALE ROOSTER(루스터)-46KG, MALE SUPER HEAVY(슈퍼헤비)-86KG, MALE ULTRA HEAVY(울트라헤비)+86KG
+Women's: FEMALE FEATHER(페더)-58KG, FEMALE HEAVY(헤비)-80KG, FEMALE LIGHT FEATHER(라이트 페더)-53KG, FEMALE LIGHT(라이트)-63KG, FEMALE MEDIUM HEAVY(미디움헤비)-74KG, FEMALE MIDDLE(미들)-69KG, FEMALE ROOSTER(루스터)-46KG, FEMALE SUPER HEAVY(슈퍼헤비)-86KG, FEMALE ULTRA HEAVY(울트라헤비)+86KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -8980,51 +5690,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MASTER3 GI(마스터3 기)</t>
+          <t>11KIDS6 GI(키즈6 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -9514,737 +6224,269 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"MASTER3 GI(마스터3 기)"</formula1>
+      <formula1>"11KIDS6 GI(키즈6 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_11KIDS6 GI(키즈6 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_11KIDS6 GI(키즈6 기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-62KG,FEMALE HEAVY(헤비)+82KG,FEMALE LIGHT FEATHER(라이트 페더)-56KG,FEMALE LIGHT(라이트)-68KG,FEMALE MEDIUM HEAVY(미디움헤비)-82KG,FEMALE MIDDLE(미들)-76KG,FEMALE ROOSTER(루스터)-50KG,MALE FEATHER(페더)-70KG,MALE HEAVY(헤비)-96KG,MALE LIGHT FEATHER(라이트 페더)-64KG,MALE LIGHT(라이트)-76KG,MALE MEDIUM HEAVY(미디움헤비)-88KG,MALE MIDDLE(미들)-82KG,MALE ROOSTER(루스터)-57KG,MALE SUPER HEAVY(슈퍼헤비)-102KG,MALE ULTRA HEAVY(울트라헤비)+102KG"</formula1>
+      <formula1>='_l_11KIDS6 GI(키즈6 기)'!$C$1:$C$18</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-58KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE HEAVY(헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-53KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-63KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>GREEN(그린)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-74KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-69KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-46KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>FEMALE SUPER HEAVY(슈퍼헤비)-86KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>FEMALE ULTRA HEAVY(울트라헤비)+86KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-58KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-80KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-53KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-63KG</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="D14" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="2" t="n"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-74KG</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="D15" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I15" s="2" t="n"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-69KG</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="D16" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I16" s="2" t="n"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-46KG</t>
+        </is>
+      </c>
     </row>
     <row r="17">
-      <c r="D17" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I17" s="2" t="n"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-86KG</t>
+        </is>
+      </c>
     </row>
     <row r="18">
-      <c r="D18" s="2" t="n"/>
-[...411 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+86KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] MASTER4 GI(마스터4 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+          <t>[⚠ 안내] 12KIDS6 NO-GI(키즈6 노기) 체급 안내
+Men's: MALE FEATHER(페더)-56KG, MALE HEAVY(헤비)-79KG, MALE LIGHT FEATHER(라이트 페더)-50KG, MALE LIGHT(라이트)-62KG, MALE MEDIUM HEAVY(미디움헤비)-74KG, MALE MIDDLE(미들)-68KG, MALE ROOSTER(루스터)-44KG, MALE SUPER HEAVY(슈퍼헤비)-85KG, MALE ULTRA HEAVY(울트라헤비)+85KG
+Women's: FEMALE FEATHER(페더)-56KG, FEMALE HEAVY(헤비)-79KG, FEMALE LIGHT FEATHER(라이트 페더)-50KG, FEMALE LIGHT(라이트)-62KG, FEMALE MEDIUM HEAVY(미디움헤비)-74KG, FEMALE MIDDLE(미들)-68KG, FEMALE ROOSTER(루스터)-44KG, FEMALE SUPER HEAVY(슈퍼헤비)-85KG, FEMALE ULTRA HEAVY(울트라헤비)+85KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -10276,51 +6518,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MASTER4 GI(마스터4 기)</t>
+          <t>12KIDS6 NO-GI(키즈6 노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -10810,737 +7052,269 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"MASTER4 GI(마스터4 기)"</formula1>
+      <formula1>"12KIDS6 NO-GI(키즈6 노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_12KIDS6 NO-GI(키즈6 노기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_12KIDS6 NO-GI(키즈6 노기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-62KG,FEMALE HEAVY(헤비)+82KG,FEMALE LIGHT FEATHER(라이트 페더)-56KG,FEMALE LIGHT(라이트)-68KG,FEMALE MEDIUM HEAVY(미디움헤비)-82KG,FEMALE MIDDLE(미들)-76KG,FEMALE ROOSTER(루스터)-50KG,MALE FEATHER(페더)-70KG,MALE HEAVY(헤비)-96KG,MALE LIGHT FEATHER(라이트 페더)-64KG,MALE LIGHT(라이트)-76KG,MALE MEDIUM HEAVY(미디움헤비)-88KG,MALE MIDDLE(미들)-82KG,MALE ROOSTER(루스터)-57KG,MALE SUPER HEAVY(슈퍼헤비)-102KG,MALE ULTRA HEAVY(울트라헤비)+102KG"</formula1>
+      <formula1>='_l_12KIDS6 NO-GI(키즈6 노기)'!$C$1:$C$18</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-56KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE HEAVY(헤비)-79KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-50KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-62KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>GREEN(그린)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-74KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-68KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-44KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>FEMALE SUPER HEAVY(슈퍼헤비)-85KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>FEMALE ULTRA HEAVY(울트라헤비)+85KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-56KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-79KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-50KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-62KG</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="D14" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="2" t="n"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-74KG</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="D15" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I15" s="2" t="n"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-68KG</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="D16" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I16" s="2" t="n"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-44KG</t>
+        </is>
+      </c>
     </row>
     <row r="17">
-      <c r="D17" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I17" s="2" t="n"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-85KG</t>
+        </is>
+      </c>
     </row>
     <row r="18">
-      <c r="D18" s="2" t="n"/>
-[...411 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+85KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] MASTER5 GI(마스터5 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+          <t>[⚠ 안내] 13JUVENILE GI(주버닐 기) 체급 안내
+Men's: MALE FEATHER(페더)-62KG, MALE HEAVY(헤비)-89KG, MALE LIGHT FEATHER(라이트 페더)-55KG, MALE LIGHT(라이트)-68KG, MALE MEDIUM HEAVY(미디움헤비)-82KG, MALE MIDDLE(미들)-75KG, MALE SUPER HEAVY(슈퍼헤비)+89KG
+Women's: FEMALE FEATHER(페더)-58KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-66KG, FEMALE MEDIUM HEAVY(미디움헤비)+73KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-47KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -11572,51 +7346,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MASTER5 GI(마스터5 기)</t>
+          <t>13JUVENILE GI(주버닐 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -12106,737 +7880,224 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"MASTER5 GI(마스터5 기)"</formula1>
+      <formula1>"13JUVENILE GI(주버닐 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_13JUVENILE GI(주버닐 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_13JUVENILE GI(주버닐 기)'!$B$1:$B$3</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-62KG,FEMALE HEAVY(헤비)+82KG,FEMALE LIGHT FEATHER(라이트 페더)-56KG,FEMALE LIGHT(라이트)-68KG,FEMALE MEDIUM HEAVY(미디움헤비)-82KG,FEMALE MIDDLE(미들)-76KG,FEMALE ROOSTER(루스터)-50KG,MALE FEATHER(페더)-70KG,MALE HEAVY(헤비)-96KG,MALE LIGHT FEATHER(라이트 페더)-64KG,MALE LIGHT(라이트)-76KG,MALE MEDIUM HEAVY(미디움헤비)-88KG,MALE MIDDLE(미들)-82KG,MALE ROOSTER(루스터)-57KG,MALE SUPER HEAVY(슈퍼헤비)-102KG,MALE ULTRA HEAVY(울트라헤비)+102KG"</formula1>
+      <formula1>='_l_13JUVENILE GI(주버닐 기)'!$C$1:$C$13</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-58KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-66KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)+73KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-47KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-89KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-55KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-75KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...436 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)+89KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] MASTER6 GI(마스터6 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+          <t>[⚠ 안내] 14JUVENILE NO-GI(주버닐 노기) 체급 안내
+Men's: MALE FEATHER(페더)-60KG, MALE HEAVY(헤비)-87KG, MALE LIGHT FEATHER(라이트 페더)-53KG, MALE LIGHT(라이트)-66KG, MALE MEDIUM HEAVY(미디움헤비)-80KG, MALE MIDDLE(미들)-73KG, MALE SUPER HEAVY(슈퍼헤비)+87KG
+Women's: FEMALE FEATHER(페더)-56KG, FEMALE LIGHT FEATHER(라이트 페더)-50KG, FEMALE LIGHT(라이트)-64KG, FEMALE MEDIUM HEAVY(미디움헤비)+70KG, FEMALE MIDDLE(미들)-70KG, FEMALE ROOSTER(루스터)-45KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -12868,51 +8129,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MASTER6 GI(마스터6 기)</t>
+          <t>14JUVENILE NO-GI(주버닐 노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -13402,737 +8663,224 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"MASTER6 GI(마스터6 기)"</formula1>
+      <formula1>"14JUVENILE NO-GI(주버닐 노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_14JUVENILE NO-GI(주버닐 노기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_14JUVENILE NO-GI(주버닐 노기)'!$B$1:$B$3</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-62KG,FEMALE HEAVY(헤비)+82KG,FEMALE LIGHT FEATHER(라이트 페더)-56KG,FEMALE LIGHT(라이트)-68KG,FEMALE MEDIUM HEAVY(미디움헤비)-82KG,FEMALE MIDDLE(미들)-76KG,FEMALE ROOSTER(루스터)-50KG,MALE FEATHER(페더)-70KG,MALE HEAVY(헤비)-96KG,MALE LIGHT FEATHER(라이트 페더)-64KG,MALE LIGHT(라이트)-76KG,MALE MEDIUM HEAVY(미디움헤비)-88KG,MALE MIDDLE(미들)-82KG,MALE ROOSTER(루스터)-57KG,MALE SUPER HEAVY(슈퍼헤비)-102KG,MALE ULTRA HEAVY(울트라헤비)+102KG"</formula1>
+      <formula1>='_l_14JUVENILE NO-GI(주버닐 노기)'!$C$1:$C$13</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M100"/>
+  <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="n"/>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-56KG</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Age</t>
+          <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gender</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Belt</t>
-[...49 lines deleted...]
-          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-50KG</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-64KG</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="D4" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I4" s="2" t="n"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)+70KG</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="D5" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I5" s="2" t="n"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-70KG</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="D6" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I6" s="2" t="n"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-45KG</t>
+        </is>
+      </c>
     </row>
     <row r="7">
-      <c r="D7" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I7" s="2" t="n"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
     </row>
     <row r="8">
-      <c r="D8" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I8" s="2" t="n"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-87KG</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="D9" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="n"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-53KG</t>
+        </is>
+      </c>
     </row>
     <row r="10">
-      <c r="D10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I10" s="2" t="n"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-66KG</t>
+        </is>
+      </c>
     </row>
     <row r="11">
-      <c r="D11" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="n"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
     </row>
     <row r="12">
-      <c r="D12" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="I12" s="2" t="n"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
     </row>
     <row r="13">
-      <c r="D13" s="2" t="n"/>
-[...436 lines deleted...]
-      <c r="I100" s="2" t="n"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)+87KG</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...21 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] MASTER7 GI(마스터7 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+          <t>[⚠ 안내] 15ADULT GI(어덜트 기) 체급 안내
+Men's: MALE FEATHER(페더)-70KG, MALE HEAVY(헤비)-96KG, MALE LIGHT FEATHER(라이트 페더)-64KG, MALE LIGHT(라이트)-76KG, MALE MEDIUM HEAVY(미디움헤비)-88KG, MALE MIDDLE(미들)-82KG, MALE ROOSTER(루스터)-57KG, MALE SUPER HEAVY(슈퍼헤비)-102KG, MALE ULTRA HEAVY(울트라헤비)+102KG
+Women's: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -14164,51 +8912,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MASTER7 GI(마스터7 기)</t>
+          <t>15ADULT GI(어덜트 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -14698,89 +9446,89 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"MASTER7 GI(마스터7 기)"</formula1>
+      <formula1>"15ADULT GI(어덜트 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_15ADULT GI(어덜트 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_15ADULT GI(어덜트 기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-62KG,FEMALE HEAVY(헤비)+82KG,FEMALE LIGHT FEATHER(라이트 페더)-56KG,FEMALE LIGHT(라이트)-68KG,FEMALE MEDIUM HEAVY(미디움헤비)-82KG,FEMALE MIDDLE(미들)-76KG,FEMALE ROOSTER(루스터)-50KG,MALE FEATHER(페더)-70KG,MALE HEAVY(헤비)-96KG,MALE LIGHT FEATHER(라이트 페더)-64KG,MALE LIGHT(라이트)-76KG,MALE MEDIUM HEAVY(미디움헤비)-88KG,MALE MIDDLE(미들)-82KG,MALE ROOSTER(루스터)-57KG,MALE SUPER HEAVY(슈퍼헤비)-102KG,MALE ULTRA HEAVY(울트라헤비)+102KG"</formula1>
+      <formula1>='_l_15ADULT GI(어덜트 기)'!$C$1:$C$16</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] JUVENILE GI(주버닐 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-58KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-66KG, FEMALE MEDIUM HEAVY(미디움헤비)+73KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-47KG</t>
+          <t>[⚠ 안내] 02KIDS1 NO-GI(키즈1 노기) 체급 안내
+Men's: MALE FEATHER(페더)-21KG, MALE LIGHT FEATHER(라이트 페더)-19KG, MALE LIGHT(라이트)-24KG, MALE MEDIUM HEAVY(미디움헤비)+26KG, MALE MIDDLE(미들)-26KG, MALE ROOSTER(루스터)-17KG
+Women's: FEMALE FEATHER(페더)-21KG, FEMALE LIGHT FEATHER(라이트 페더)-19KG, FEMALE LIGHT(라이트)-24KG, FEMALE MEDIUM HEAVY(미디움헤비)+26KG, FEMALE MIDDLE(미들)-26KG, FEMALE ROOSTER(루스터)-17KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -14812,84 +9560,84 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>JUVENILE GI(주버닐 기)</t>
+          <t>02KIDS1 NO-GI(키즈1 노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Apply</t>
+          <t>Do not apply</t>
         </is>
       </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="D4" s="2" t="n"/>
       <c r="F4" s="2" t="n"/>
       <c r="I4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="D5" s="2" t="n"/>
       <c r="F5" s="2" t="n"/>
       <c r="I5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="D6" s="2" t="n"/>
       <c r="F6" s="2" t="n"/>
       <c r="I6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="D7" s="2" t="n"/>
       <c r="F7" s="2" t="n"/>
       <c r="I7" s="2" t="n"/>
@@ -15341,94 +10089,257 @@
     </row>
     <row r="97">
       <c r="D97" s="2" t="n"/>
       <c r="F97" s="2" t="n"/>
       <c r="I97" s="2" t="n"/>
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
-  <dataValidations count="6">
-[...1 lines deleted...]
-      <formula1>"Apply,Do not apply"</formula1>
+  <dataValidations count="5">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
+      <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"JUVENILE GI(주버닐 기)"</formula1>
+      <formula1>"02KIDS1 NO-GI(키즈1 노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_02KIDS1 NO-GI(키즈1 노기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"PURPLE(퍼플),WHITE(화이트),BLUE(블루)"</formula1>
+      <formula1>='_l_02KIDS1 NO-GI(키즈1 노기)'!$B$1:$B$2</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-58KG,FEMALE LIGHT FEATHER(라이트 페더)-52KG,FEMALE LIGHT(라이트)-66KG,FEMALE MEDIUM HEAVY(미디움헤비)+73KG,FEMALE MIDDLE(미들)-73KG,FEMALE ROOSTER(루스터)-47KG,MALE FEATHER(페더)-62KG,MALE HEAVY(헤비)-89KG,MALE LIGHT FEATHER(라이트 페더)-55KG,MALE LIGHT(라이트)-68KG,MALE MEDIUM HEAVY(미디움헤비)-82KG,MALE MIDDLE(미들)-75KG,MALE SUPER HEAVY(슈퍼헤비)+89KG"</formula1>
-[...2 lines deleted...]
-      <formula1>"Apply,Do not apply"</formula1>
+      <formula1>='_l_02KIDS1 NO-GI(키즈1 노기)'!$C$1:$C$12</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-70KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-96KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-64KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-88KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-57KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-102KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+102KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] MASTER7 NO-GI(마스터7노기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
+          <t>[⚠ 안내] 16ADULT NO-GI(어덜트노기) 체급 안내
+Men's: MALE  SUPER HEAVY(슈퍼헤비)-99KG, MALE FEATHER(페더)-68KG, MALE HEAVY(헤비)-92KG, MALE LIGHT FEATHER(라이트 페더)-62KG, MALE LIGHT(라이트)-74KG, MALE MEDIUM HEAVY(미디움헤비)-86KG, MALE MIDDLE(미들)-80KG, MALE ROOSTER(루스터)-56KG, MALE ULTRA HEAVY(울트라헤비)+99KG
+Women's: FAMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -15460,51 +10371,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MASTER7 NO-GI(마스터7노기)</t>
+          <t>16ADULT NO-GI(어덜트노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -15994,89 +10905,3634 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"MASTER7 NO-GI(마스터7노기)"</formula1>
+      <formula1>"16ADULT NO-GI(어덜트노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_16ADULT NO-GI(어덜트노기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"WHITE(화이트),BROWN(브라운),PURPLE(퍼플),BLUE(블루),BLACK(블랙)"</formula1>
+      <formula1>='_l_16ADULT NO-GI(어덜트노기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-60KG,FEMALE HEAVY(헤비)+80KG,FEMALE LIGHT FEATHER(라이트 페더)-52KG,FEMALE LIGHT(라이트)-67KG,FEMALE MEDIUM HEAVY(미디움헤비)-80KG,FEMALE MIDDLE(미들)-73KG,FEMALE ROOSTER(루스터)-48KG,MALE FEATHER(페더)-68KG,MALE HEAVY(헤비)-92KG,MALE LIGHT FEATHER(라이트 페더)-62KG,MALE LIGHT(라이트)-74KG,MALE MEDIUM HEAVY(미디움헤비)-86KG,MALE MIDDLE(미들)-80KG,MALE ROOSTER(루스터)-56KG,MALE SUPER HEAVY(슈퍼헤비)-99KG,MALE ULTRA HEAVY(울트라헤비)+99KG"</formula1>
+      <formula1>='_l_16ADULT NO-GI(어덜트노기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FAMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-67KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE  SUPER HEAVY(슈퍼헤비)-99KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-92KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-74KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-86KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+99KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 17MASTER1 GI(마스터1 기) 체급 안내
+Men's: MALE FEATHER(페더)-70KG, MALE HEAVY(헤비)-96KG, MALE LIGHT FEATHER(라이트 페더)-64KG, MALE LIGHT(라이트)-76KG, MALE MEDIUM HEAVY(미디움헤비)-88KG, MALE MIDDLE(미들)-82KG, MALE ROOSTER(루스터)-57KG, MALE SUPER HEAVY(슈퍼헤비)-102KG, MALE ULTRA HEAVY(울트라헤비)+102KG
+Women's: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>17MASTER1 GI(마스터1 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"17MASTER1 GI(마스터1 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_17MASTER1 GI(마스터1 기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_17MASTER1 GI(마스터1 기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_17MASTER1 GI(마스터1 기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-70KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-96KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-64KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-88KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-57KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-102KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+102KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 18MASTER1 NO-GI(마스터1노기) 체급 안내
+Men's: MALE FEATHER(페더)-68KG, MALE HEAVY(헤비)-92KG, MALE LIGHT FEATHER(라이트 페더)-62KG, MALE LIGHT(라이트)-74KG, MALE MEDIUM HEAVY(미디움헤비)-86KG, MALE MIDDLE(미들)-80KG, MALE ROOSTER(루스터)-56KG, MALE SUPER HEAVY(슈퍼헤비)-99KG, MALE ULTRA HEAVY(울트라헤비)+99KG
+Women's: FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>18MASTER1 NO-GI(마스터1노기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"18MASTER1 NO-GI(마스터1노기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_18MASTER1 NO-GI(마스터1노기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_18MASTER1 NO-GI(마스터1노기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_18MASTER1 NO-GI(마스터1노기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-67KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-92KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-74KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-86KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-99KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+99KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 19MASTER2 GI(마스터2 기) 체급 안내
+Men's: MALE FEATHER(페더)-70KG, MALE HEAVY(헤비)-96KG, MALE LIGHT FEATHER(라이트 페더)-64KG, MALE LIGHT(라이트)-76KG, MALE MEDIUM HEAVY(미디움헤비)-88KG, MALE MIDDLE(미들)-82KG, MALE ROOSTER(루스터)-57KG, MALE SUPER HEAVY(슈퍼헤비)-102KG, MALE ULTRA HEAVY(울트라헤비)+102KG
+Women's: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>19MASTER2 GI(마스터2 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"19MASTER2 GI(마스터2 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_19MASTER2 GI(마스터2 기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_19MASTER2 GI(마스터2 기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_19MASTER2 GI(마스터2 기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-70KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-96KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-64KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-88KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-57KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-102KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+102KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 20MASTER2 NO-GI(마스터2노기) 체급 안내
+Men's: MALE FEATHER(페더)-68KG, MALE HEAVY(헤비)-92KG, MALE LIGHT FEATHER(라이트 페더)-62KG, MALE LIGHT(라이트)-74KG, MALE MEDIUM HEAVY(미디움헤비)-86KG, MALE MIDDLE(미들)-80KG, MALE ROOSTER(루스터)-56KG, MALE SUPER HEAVY(슈퍼헤비)-99KG, MALE ULTRA HEAVY(울트라헤비)+99KG
+Women's: FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>20MASTER2 NO-GI(마스터2노기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"20MASTER2 NO-GI(마스터2노기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_20MASTER2 NO-GI(마스터2노기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_20MASTER2 NO-GI(마스터2노기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_20MASTER2 NO-GI(마스터2노기)'!$C$1:$C$16</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
+  <dimension ref="A1:C12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-21KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-19KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-24KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)+26KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-26KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-17KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-21KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-19KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-24KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)+26KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-26KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-17KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-67KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-92KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-74KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-86KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-99KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+99KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] JUVENILE NO-GI(주버닐 노기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-56KG, FEMALE LIGHT FEATHER(라이트 페더)-50KG, FEMALE LIGHT(라이트)-64KG, FEMALE MEDIUM HEAVY(미디움헤비)+70KG, FEMALE MIDDLE(미들)-70KG, FEMALE ROOSTER(루스터)-45KG</t>
+          <t>[⚠ 안내] 21MASTER3 GI(마스터3 기) 체급 안내
+Men's: MALE FEATHER(페더)-70KG, MALE HEAVY(헤비)-96KG, MALE LIGHT FEATHER(라이트 페더)-64KG, MALE LIGHT(라이트)-76KG, MALE MEDIUM HEAVY(미디움헤비)-88KG, MALE MIDDLE(미들)-82KG, MALE ROOSTER(루스터)-57KG, MALE SUPER HEAVY(슈퍼헤비)-102KG, MALE ULTRA HEAVY(울트라헤비)+102KG
+Women's: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -16108,51 +14564,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>JUVENILE NO-GI(주버닐 노기)</t>
+          <t>21MASTER3 GI(마스터3 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -16642,89 +15098,3345 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"JUVENILE NO-GI(주버닐 노기)"</formula1>
+      <formula1>"21MASTER3 GI(마스터3 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_21MASTER3 GI(마스터3 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"PURPLE(퍼플),WHITE(화이트),BLUE(블루)"</formula1>
+      <formula1>='_l_21MASTER3 GI(마스터3 기)'!$B$1:$B$5</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-56KG,FEMALE LIGHT FEATHER(라이트 페더)-50KG,FEMALE LIGHT(라이트)-64KG,FEMALE MEDIUM HEAVY(미디움헤비)+70KG,FEMALE MIDDLE(미들)-70KG,FEMALE ROOSTER(루스터)-45KG,MALE FEATHER(페더)-60KG,MALE HEAVY(헤비)-87KG,MALE LIGHT FEATHER(라이트 페더)-53KG,MALE LIGHT(라이트)-66KG,MALE MEDIUM HEAVY(미디움헤비)-80KG,MALE MIDDLE(미들)-73KG,MALE SUPER HEAVY(슈퍼헤비)+87KG"</formula1>
+      <formula1>='_l_21MASTER3 GI(마스터3 기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-70KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-96KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-64KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-88KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-57KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-102KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+102KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 22MASTER3 NO-GI(마스터3노기) 체급 안내
+Men's: MALE FEATHER(페더)-68KG, MALE HEAVY(헤비)-92KG, MALE LIGHT FEATHER(라이트 페더)-62KG, MALE LIGHT(라이트)-74KG, MALE MEDIUM HEAVY(미디움헤비)-86KG, MALE MIDDLE(미들)-80KG, MALE ROOSTER(루스터)-56KG, MALE SUPER HEAVY(슈퍼헤비)-99KG, MALE ULTRA HEAVY(울트라헤비)+99KG
+Women's: FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>22MASTER3 NO-GI(마스터3노기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"22MASTER3 NO-GI(마스터3노기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_22MASTER3 NO-GI(마스터3노기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_22MASTER3 NO-GI(마스터3노기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_22MASTER3 NO-GI(마스터3노기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-67KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-92KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-74KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-86KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-99KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+99KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 23MASTER4 GI(마스터4 기) 체급 안내
+Men's: MALE FEATHER(페더)-70KG, MALE HEAVY(헤비)-96KG, MALE LIGHT FEATHER(라이트 페더)-64KG, MALE LIGHT(라이트)-76KG, MALE MEDIUM HEAVY(미디움헤비)-88KG, MALE MIDDLE(미들)-82KG, MALE ROOSTER(루스터)-57KG, MALE SUPER HEAVY(슈퍼헤비)-102KG, MALE ULTRA HEAVY(울트라헤비)+102KG
+Women's: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>23MASTER4 GI(마스터4 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"23MASTER4 GI(마스터4 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_23MASTER4 GI(마스터4 기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_23MASTER4 GI(마스터4 기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_23MASTER4 GI(마스터4 기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-70KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-96KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-64KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-88KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-57KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-102KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+102KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 24MASTER4 NO-GI(마스터4노기) 체급 안내
+Men's: MALE FEATHER(페더)-68KG, MALE HEAVY(헤비)-92KG, MALE LIGHT FEATHER(라이트 페더)-62KG, MALE LIGHT(라이트)-74KG, MALE MEDIUM HEAVY(미디움헤비)-86KG, MALE MIDDLE(미들)-80KG, MALE ROOSTER(루스터)-56KG, MALE SUPER HEAVY(슈퍼헤비)-99KG, MALE ULTRA HEAVY(울트라헤비)+99KG
+Women's: FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>24MASTER4 NO-GI(마스터4노기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"24MASTER4 NO-GI(마스터4노기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_24MASTER4 NO-GI(마스터4노기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_24MASTER4 NO-GI(마스터4노기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_24MASTER4 NO-GI(마스터4노기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-67KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-92KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-74KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-86KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-99KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+99KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 25MASTER5 GI(마스터5 기) 체급 안내
+Men's: MALE FEATHER(페더)-70KG, MALE HEAVY(헤비)-96KG, MALE LIGHT FEATHER(라이트 페더)-64KG, MALE LIGHT(라이트)-76KG, MALE MEDIUM HEAVY(미디움헤비)-88KG, MALE MIDDLE(미들)-82KG, MALE ROOSTER(루스터)-57KG, MALE SUPER HEAVY(슈퍼헤비)-102KG, MALE ULTRA HEAVY(울트라헤비)+102KG
+Women's: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>25MASTER5 GI(마스터5 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"25MASTER5 GI(마스터5 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_25MASTER5 GI(마스터5 기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_25MASTER5 GI(마스터5 기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_25MASTER5 GI(마스터5 기)'!$C$1:$C$16</formula1>
     </dataValidation>
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
       <formula1>"Apply,Do not apply"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] KIDS1 GI(키즈1 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-23KG, FEMALE LIGHT FEATHER(라이트페더)-20KG, FEMALE LIGHT(라이트)-25KG, FEMALE MEDIUM HEAVY(미디움헤비)+27KG, FEMALE MIDDLE(미들)-27KG, FEMALE ROOSTER(루스터)-17KG</t>
+          <t>[⚠ 안내] 03KIDS2 GI(키즈2 기) 체급 안내
+Men's: MALE FEATHER(페더)-28KG, MALE HAEAVY(헤비)+42KG, MALE LIGHT FEATHER(라이트페더)-23KG, MALE LIGHT(라이트)-32KG, MALE MEDIUM HEAVY(미디움헤비)-42KG, MALE MIDDLE(미들)-37KG, MALE ROOSTER(루스터)-20KG
+Women's: FEMALE FEATHER(페더)-28KG, FEMALE HAEAVY(헤비)+42KG, FEMALE LIGHT FEATHER(라이트페더)-23KG, FEMALE LIGHT(라이트)-32KG, FEMALE MEDIUM HEAVY(미디움헤비)-42KG, FEMALE MIDDLE(미들)-37KG, FEMALE ROOSTER(루스터)-20KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -16756,51 +18468,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KIDS1 GI(키즈1 기)</t>
+          <t>03KIDS2 GI(키즈2 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -17290,86 +19002,252 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
       <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"KIDS1 GI(키즈1 기)"</formula1>
+      <formula1>"03KIDS2 GI(키즈2 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_03KIDS2 GI(키즈2 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"GREY(그레이),WHITE(화이트)"</formula1>
+      <formula1>='_l_03KIDS2 GI(키즈2 기)'!$B$1:$B$3</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-23KG,FEMALE LIGHT FEATHER(라이트페더)-20KG,FEMALE LIGHT(라이트)-25KG,FEMALE MEDIUM HEAVY(미디움헤비)+27KG,FEMALE MIDDLE(미들)-27KG,FEMALE ROOSTER(루스터)-17KG,MALE FEATHER(페더)-23KG,MALE LIGHT FEATHER(라이트페더)-20KG,MALE LIGHT(라이트)-25KG,MALE MEDIUM HEAVY(미디움헤비)+27KG,MALE MIDDLE(미들)-27KG,MALE ROOSTER(루스터)-17KG"</formula1>
+      <formula1>='_l_03KIDS2 GI(키즈2 기)'!$C$1:$C$14</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-70KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-96KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-64KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-88KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-57KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-102KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+102KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] KIDS1 NO-GI(키즈1 노기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-21KG, FEMALE LIGHT FEATHER(라이트 페더)-19KG, FEMALE LIGHT(라이트)-24KG, FEMALE MEDIUM HEAVY(미디움헤비)+26KG, FEMALE MIDDLE(미들)-26KG, FEMALE ROOSTER(루스터)-17KG</t>
+          <t>[⚠ 안내] 26MASTER5 NO-GI(마스터5노기) 체급 안내
+Men's: MALE FEATHER(페더)-68KG, MALE HEAVY(헤비)-92KG, MALE LIGHT FEATHER(라이트 페더)-62KG, MALE LIGHT(라이트)-74KG, MALE MEDIUM HEAVY(미디움헤비)-86KG, MALE MIDDLE(미들)-80KG, MALE ROOSTER(루스터)-56KG, MALE SUPER HEAVY(슈퍼헤비)-99KG, MALE ULTRA HEAVY(울트라헤비)+99KG
+Women's: FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -17401,51 +19279,5635 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KIDS1 NO-GI(키즈1 노기)</t>
+          <t>26MASTER5 NO-GI(마스터5노기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"26MASTER5 NO-GI(마스터5노기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_26MASTER5 NO-GI(마스터5노기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_26MASTER5 NO-GI(마스터5노기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_26MASTER5 NO-GI(마스터5노기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-67KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-92KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-74KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-86KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-99KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+99KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 27MASTER6 GI(마스터6 기) 체급 안내
+Men's: MALE FEATHER(페더)-70KG, MALE HEAVY(헤비)-96KG, MALE LIGHT FEATHER(라이트 페더)-64KG, MALE LIGHT(라이트)-76KG, MALE MEDIUM HEAVY(미디움헤비)-88KG, MALE MIDDLE(미들)-82KG, MALE ROOSTER(루스터)-57KG, MALE SUPER HEAVY(슈퍼헤비)-102KG, MALE ULTRA HEAVY(울트라헤비)+102KG
+Women's: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>27MASTER6 GI(마스터6 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"27MASTER6 GI(마스터6 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_27MASTER6 GI(마스터6 기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_27MASTER6 GI(마스터6 기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_27MASTER6 GI(마스터6 기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-70KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-96KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-64KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-88KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-57KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-102KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+102KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 28MASTER6 NO-GI(마스터6노기) 체급 안내
+Men's: MALE FEATHER(페더)-68KG, MALE HEAVY(헤비)-92KG, MALE LIGHT FEATHER(라이트 페더)-62KG, MALE LIGHT(라이트)-74KG, MALE MEDIUM HEAVY(미디움헤비)-86KG, MALE MIDDLE(미들)-80KG, MALE ROOSTER(루스터)-56KG, MALE SUPER HEAVY(슈퍼헤비)-99KG, MALE ULTRA HEAVY(울트라헤비)+99KG
+Women's: FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>28MASTER6 NO-GI(마스터6노기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"28MASTER6 NO-GI(마스터6노기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_28MASTER6 NO-GI(마스터6노기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_28MASTER6 NO-GI(마스터6노기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_28MASTER6 NO-GI(마스터6노기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-67KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-92KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-74KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-86KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-99KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+99KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 29MASTER7 GI(마스터7 기) 체급 안내
+Men's: MALE FEATHER(페더)-70KG, MALE HEAVY(헤비)-96KG, MALE LIGHT FEATHER(라이트 페더)-64KG, MALE LIGHT(라이트)-76KG, MALE MEDIUM HEAVY(미디움헤비)-88KG, MALE MIDDLE(미들)-82KG, MALE ROOSTER(루스터)-57KG, MALE SUPER HEAVY(슈퍼헤비)-102KG, MALE ULTRA HEAVY(울트라헤비)+102KG
+Women's: FEMALE FEATHER(페더)-62KG, FEMALE HEAVY(헤비)+82KG, FEMALE LIGHT FEATHER(라이트 페더)-56KG, FEMALE LIGHT(라이트)-68KG, FEMALE MEDIUM HEAVY(미디움헤비)-82KG, FEMALE MIDDLE(미들)-76KG, FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>29MASTER7 GI(마스터7 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"29MASTER7 GI(마스터7 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_29MASTER7 GI(마스터7 기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_29MASTER7 GI(마스터7 기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_29MASTER7 GI(마스터7 기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-50KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-70KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-96KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-64KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-76KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-88KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-82KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-57KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-102KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+102KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet59.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] 30MASTER7 NO-GI(마스터7노기) 체급 안내
+Men's: MALE FEATHER(페더)-68KG, MALE HEAVY(헤비)-92KG, MALE LIGHT FEATHER(라이트 페더)-62KG, MALE LIGHT(라이트)-74KG, MALE MEDIUM HEAVY(미디움헤비)-86KG, MALE MIDDLE(미들)-80KG, MALE ROOSTER(루스터)-56KG, MALE SUPER HEAVY(슈퍼헤비)-99KG, MALE ULTRA HEAVY(울트라헤비)+99KG
+Women's: FEMALE FEATHER(페더)-60KG, FEMALE HEAVY(헤비)+80KG, FEMALE LIGHT FEATHER(라이트 페더)-52KG, FEMALE LIGHT(라이트)-67KG, FEMALE MEDIUM HEAVY(미디움헤비)-80KG, FEMALE MIDDLE(미들)-73KG, FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>30MASTER7 NO-GI(마스터7노기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"30MASTER7 NO-GI(마스터7노기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_30MASTER7 NO-GI(마스터7노기)'!$A$1:$A$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_30MASTER7 NO-GI(마스터7노기)'!$B$1:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_30MASTER7 NO-GI(마스터7노기)'!$C$1:$C$16</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-28KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HAEAVY(헤비)+42KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트페더)-23KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-32KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-42KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-37KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-20KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-28KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HAEAVY(헤비)+42KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트페더)-23KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-32KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-42KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-37KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-20KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet60.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-60KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BROWN(브라운)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>BLACK(블랙)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-67KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-73KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-48KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)-92KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-62KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-74KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-86KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-80KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-56KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>MALE SUPER HEAVY(슈퍼헤비)-99KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>MALE ULTRA HEAVY(울트라헤비)+99KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet61.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] JUVENILE GI(주버닐 기) 체급 안내
+Men's: MALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>JUVENILE GI(주버닐 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"JUVENILE GI(주버닐 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_JUVENILE GI(주버닐 기)'!$A$1:$A$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_JUVENILE GI(주버닐 기)'!$B$1:$B$2</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_JUVENILE GI(주버닐 기)'!$C$1:$C$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet62.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-68KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>BLUE(블루)</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet63.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] JUVENILE NO-GI(주버닐 노기) 체급 안내
+Men's: MALE LIGHT(라이트)-66KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>JUVENILE NO-GI(주버닐 노기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"JUVENILE NO-GI(주버닐 노기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_JUVENILE NO-GI(주버닐 노기)'!$A$1:$A$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_JUVENILE NO-GI(주버닐 노기)'!$B$1:$B$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_JUVENILE NO-GI(주버닐 노기)'!$C$1:$C$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select either 'Apply' or 'Do not apply'." type="list">
+      <formula1>"Apply,Do not apply"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet64.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>PURPLE(퍼플)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-66KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet65.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] KIDS2 GI(키즈2 기) 체급 안내
+Men's: MALE MIDDLE(미들)-37KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>KIDS2 GI(키즈2 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -17935,86 +25397,1446 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
       <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"KIDS1 NO-GI(키즈1 노기)"</formula1>
+      <formula1>"KIDS2 GI(키즈2 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_KIDS2 GI(키즈2 기)'!$A$1:$A$1</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"GREY(그레이),WHITE(화이트)"</formula1>
+      <formula1>='_l_KIDS2 GI(키즈2 기)'!$B$1:$B$1</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-21KG,FEMALE LIGHT FEATHER(라이트 페더)-19KG,FEMALE LIGHT(라이트)-24KG,FEMALE MEDIUM HEAVY(미디움헤비)+26KG,FEMALE MIDDLE(미들)-26KG,FEMALE ROOSTER(루스터)-17KG,MALE FEATHER(페더)-21KG,MALE LIGHT FEATHER(라이트 페더)-19KG,MALE LIGHT(라이트)-24KG,MALE MEDIUM HEAVY(미디움헤비)+26KG,MALE MIDDLE(미들)-26KG,MALE ROOSTER(루스터)-17KG"</formula1>
+      <formula1>='_l_KIDS2 GI(키즈2 기)'!$C$1:$C$1</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet66.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-37KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet67.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] KIDS3 GI(키즈3 기) 체급 안내
+Men's: MALE FEATHER(페더)-32KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>KIDS3 GI(키즈3 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Do not apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="5">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
+      <formula1>EXACT(J2, "미신청")</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"KIDS3 GI(키즈3 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_KIDS3 GI(키즈3 기)'!$A$1:$A$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_KIDS3 GI(키즈3 기)'!$B$1:$B$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_KIDS3 GI(키즈3 기)'!$C$1:$C$1</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet68.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-32KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet69.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>[⚠ 안내] KIDS5 GI(키즈5 기) 체급 안내
+Men's: MALE MIDDLE(미들)-52KG</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="n"/>
+      <c r="I1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Gender</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weight Class</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Phone Number</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Affiliation</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coach Name</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Coach Contact</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Absolute</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>국적</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>오픈웨이트 참여여부 표기(Y/N)</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>선수 생년월일/성별/미성년자 보호자 이름</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>KIDS5 GI(키즈5 기)</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>홍길동</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>주짓수도장A</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>지도자</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>01012341234</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Do not apply</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="D4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+      <c r="I4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="D5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+      <c r="I5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="D6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+      <c r="I6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="D7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+      <c r="I7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="D8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="I8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="D9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+      <c r="I9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="D10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="I10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="D11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+      <c r="I11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="D12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+      <c r="I12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="D13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+      <c r="I13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+      <c r="I14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="D15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+      <c r="I15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="D16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+      <c r="I16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="D17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="I17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="D18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+      <c r="I18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="D19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="I19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="D20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="I20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="D21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="I21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="D22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="I22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="D23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="I23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="D24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="I24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="D25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="I25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="D26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="I26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="D27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="I27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="D28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="I28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="D29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="I29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="D30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="I30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="D31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="I31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="D32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="I32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="D33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="I33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="D34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="I34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="D35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="I35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="D36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="I36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="D37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+      <c r="I37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="D38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+      <c r="I38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="D39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+      <c r="I39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="D40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+      <c r="I40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="D41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+      <c r="I41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="D42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+      <c r="I42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="D43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+      <c r="I43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="D44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+      <c r="I44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="D45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+      <c r="I45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="D46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+      <c r="I46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="D47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+      <c r="I47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="D48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+      <c r="I48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="D49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+      <c r="I49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="D50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+      <c r="I50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="D51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+      <c r="I51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="D52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+      <c r="I52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="D53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+      <c r="I53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="D54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+      <c r="I54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="D55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+      <c r="I55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="D56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+      <c r="I56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="D57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+      <c r="I57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="D58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+      <c r="I58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="D59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+      <c r="I59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="D60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+      <c r="I60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="D61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+      <c r="I61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="D62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+      <c r="I62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="D63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+      <c r="I63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="D64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+      <c r="I64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="D65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+      <c r="I65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="D66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+      <c r="I66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="D67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+      <c r="I67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="D68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+      <c r="I68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="D69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+      <c r="I69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="D70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+      <c r="I70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="D71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+      <c r="I71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="D72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+      <c r="I72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="D73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+      <c r="I73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="D74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+      <c r="I74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="D75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+      <c r="I75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="D76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+      <c r="I76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="D77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+      <c r="I77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="D78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+      <c r="I78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="D79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+      <c r="I79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="D80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+      <c r="I80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="D81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+      <c r="I81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="D82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+      <c r="I82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="D83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+      <c r="I83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="D84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+      <c r="I84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="D85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+      <c r="I85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="D86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+      <c r="I86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="D87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+      <c r="I87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="D88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+      <c r="I88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="D89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+      <c r="I89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="D90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+      <c r="I90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="D91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+      <c r="I91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="D92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+      <c r="I92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="D93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+      <c r="I93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="D94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+      <c r="I94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="D95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+      <c r="I95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="D96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+      <c r="I96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="D97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="D98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="D99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="D100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <dataValidations count="5">
+    <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
+      <formula1>EXACT(J2, "미신청")</formula1>
+    </dataValidation>
+    <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
+      <formula1>"KIDS5 GI(키즈5 기)"</formula1>
+    </dataValidation>
+    <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
+      <formula1>='_l_KIDS5 GI(키즈5 기)'!$A$1:$A$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
+      <formula1>='_l_KIDS5 GI(키즈5 기)'!$B$1:$B$1</formula1>
+    </dataValidation>
+    <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
+      <formula1>='_l_KIDS5 GI(키즈5 기)'!$C$1:$C$1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] KIDS2 GI(키즈2 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-28KG, FEMALE HAEAVY(헤비)+42KG, FEMALE LIGHT FEATHER(라이트페더)-23KG, FEMALE LIGHT(라이트)-32KG, FEMALE MEDIUM HEAVY(미디움헤비)-42KG, FEMALE MIDDLE(미들)-37KG, FEMALE ROOSTER(루스터)-20KG</t>
+          <t>[⚠ 안내] 04KIDS2 NO-GI(키즈2 노기) 체급 안내
+Men's: MALE FEATHER(페더)-26KG, MALE HEAVY(헤비)+40KG, MALE LIGHT FEATHER(라이트 페더)-21KG, MALE LIGHT(라이트)-30KG, MALE MEDIUM HEAVY(미디움헤비)-40KG, MALE MIDDLE(미들)-35KG, MALE ROOSTER(루스터)-20KG
+Women's: FEMALE FEATHER(페더)-26KG, FEMALE HEAVY(헤비)+40KG, FEMALE LIGHT FEATHER(라이트 페더)-21KG, FEMALE LIGHT(라이트)-30KG, FEMALE MEDIUM HEAVY(미디움헤비)-40KG, FEMALE MIDDLE(미들)-35KG, FEMALE ROOSTER(루스터)-20KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -18046,51 +26868,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KIDS2 GI(키즈2 기)</t>
+          <t>04KIDS2 NO-GI(키즈2 노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -18580,86 +27402,121 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
       <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"KIDS2 GI(키즈2 기)"</formula1>
+      <formula1>"04KIDS2 NO-GI(키즈2 노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_04KIDS2 NO-GI(키즈2 노기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"GREY(그레이),YELLOW(옐로우),WHITE(화이트)"</formula1>
+      <formula1>='_l_04KIDS2 NO-GI(키즈2 노기)'!$B$1:$B$3</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-28KG,FEMALE HAEAVY(헤비)+42KG,FEMALE LIGHT FEATHER(라이트페더)-23KG,FEMALE LIGHT(라이트)-32KG,FEMALE MEDIUM HEAVY(미디움헤비)-42KG,FEMALE MIDDLE(미들)-37KG,FEMALE ROOSTER(루스터)-20KG,MALE FEATHER(페더)-28KG,MALE HAEAVY(헤비)+42KG,MALE LIGHT FEATHER(라이트페더)-23KG,MALE LIGHT(라이트)-32KG,MALE MEDIUM HEAVY(미디움헤비)-42KG,MALE MIDDLE(미들)-37KG,MALE ROOSTER(루스터)-20KG"</formula1>
+      <formula1>='_l_04KIDS2 NO-GI(키즈2 노기)'!$C$1:$C$14</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet70.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-52KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet71.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] KIDS2 NO-GI(키즈2 노기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-26KG, FEMALE HEAVY(헤비)+40KG, FEMALE LIGHT FEATHER(라이트 페더)-21KG, FEMALE LIGHT(라이트)-30KG, FEMALE MEDIUM HEAVY(미디움헤비)-40KG, FEMALE MIDDLE(미들)-35KG, FEMALE ROOSTER(루스터)-20KG</t>
+          <t>[⚠ 안내] KIDS5 NO-GI(키즈5 노기) 체급 안내
+Men's: MALE MIDDLE(미들)-52KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -18691,51 +27548,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KIDS2 NO-GI(키즈2 노기)</t>
+          <t>KIDS5 NO-GI(키즈5 노기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -19225,86 +28082,264 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
       <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"KIDS2 NO-GI(키즈2 노기)"</formula1>
+      <formula1>"KIDS5 NO-GI(키즈5 노기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_KIDS5 NO-GI(키즈5 노기)'!$A$1:$A$1</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"GREY(그레이),YELLOW(옐로우),WHITE(화이트)"</formula1>
+      <formula1>='_l_KIDS5 NO-GI(키즈5 노기)'!$B$1:$B$1</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-26KG,FEMALE HEAVY(헤비)+40KG,FEMALE LIGHT FEATHER(라이트 페더)-21KG,FEMALE LIGHT(라이트)-30KG,FEMALE MEDIUM HEAVY(미디움헤비)-40KG,FEMALE MIDDLE(미들)-35KG,FEMALE ROOSTER(루스터)-20KG,MALE FEATHER(페더)-26KG,MALE HEAVY(헤비)+40KG,MALE LIGHT FEATHER(라이트 페더)-21KG,MALE LIGHT(라이트)-30KG,MALE MEDIUM HEAVY(미디움헤비)-40KG,MALE MIDDLE(미들)-35KG,MALE ROOSTER(루스터)-20KG"</formula1>
+      <formula1>='_l_KIDS5 NO-GI(키즈5 노기)'!$C$1:$C$1</formula1>
     </dataValidation>
   </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet72.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-52KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Men's</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>WHITE(화이트)</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>FEMALE FEATHER(페더)-26KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Women's</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>GREY(그레이)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FEMALE HEAVY(헤비)+40KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>YELLOW(옐로우)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT FEATHER(라이트 페더)-21KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>FEMALE LIGHT(라이트)-30KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>FEMALE MEDIUM HEAVY(미디움헤비)-40KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>FEMALE MIDDLE(미들)-35KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FEMALE ROOSTER(루스터)-20KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>MALE FEATHER(페더)-26KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>MALE HEAVY(헤비)+40KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>MALE LIGHT FEATHER(라이트 페더)-21KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>MALE LIGHT(라이트)-30KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MALE MEDIUM HEAVY(미디움헤비)-40KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>MALE MIDDLE(미들)-35KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>MALE ROOSTER(루스터)-20KG</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>[⚠ Notice] KIDS3 GI(키즈3 기) Weight Class Info
-[...1 lines deleted...]
-Female: FEMALE FEATHER(페더)-32KG, FEMALE HEAVY(헤비)-50KG, FEMALE LIGHT FEATHER(라이트 페더)-28KG, FEMALE LIGHT(라이트)-37KG, FEMALE MEDIUM HEAVY(미디움헤비)-46KG, FEMALE MIDDLE(미들)-41KG, FEMALE ROOSTER(루스터)-23KG, FEMALE SUPER HEAVY(슈퍼헤비)+50KG</t>
+          <t>[⚠ 안내] 05KIDS3 GI(키즈3 기) 체급 안내
+Men's: MALE FEATHER(페더)-32KG, MALE HEAVY(헤비)-50KG, MALE LIGHT FEATHER(라이트 페더)-28KG, MALE LIGHT(라이트)-37KG, MALE MEDIUM HEAVY(미디움헤비)-46KG, MALE MIDDLE(미들)-41KG, MALE ROOSTER(루스터)-23KG, MALE SUPER HEAVY(슈퍼헤비)+50KG
+Women's: FEMALE FEATHER(페더)-32KG, FEMALE HEAVY(헤비)-50KG, FEMALE LIGHT FEATHER(라이트 페더)-28KG, FEMALE LIGHT(라이트)-37KG, FEMALE MEDIUM HEAVY(미디움헤비)-46KG, FEMALE MIDDLE(미들)-41KG, FEMALE ROOSTER(루스터)-23KG, FEMALE SUPER HEAVY(슈퍼헤비)+50KG</t>
         </is>
       </c>
       <c r="F1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weight Class</t>
         </is>
@@ -19336,51 +28371,51 @@
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Absolute</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>국적</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>오픈웨이트 참여여부 표기(Y/N)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>선수 생년월일/성별/미성년자 보호자 이름</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KIDS3 GI(키즈3 기)</t>
+          <t>05KIDS3 GI(키즈3 기)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>홍길동</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>01012341234</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>주짓수도장A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>지도자</t>
         </is>
       </c>
@@ -19870,55 +28905,55 @@
     </row>
     <row r="98">
       <c r="D98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="D99" s="2" t="n"/>
       <c r="F99" s="2" t="n"/>
       <c r="I99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="D100" s="2" t="n"/>
       <c r="F100" s="2" t="n"/>
       <c r="I100" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation sqref="J2:J3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="This division does not allow absolute participation." type="custom">
       <formula1>EXACT(J2, "미신청")</formula1>
     </dataValidation>
     <dataValidation sqref="A3:A3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please enter a valid age group." type="list">
-      <formula1>"KIDS3 GI(키즈3 기)"</formula1>
+      <formula1>"05KIDS3 GI(키즈3 기)"</formula1>
     </dataValidation>
     <dataValidation sqref="B3:B3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a gender from the list." type="list">
-      <formula1>"Men's,Women's"</formula1>
+      <formula1>='_l_05KIDS3 GI(키즈3 기)'!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation sqref="C3:C3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a belt from the list." type="list">
-      <formula1>"GREY(그레이),ORANGE(오렌지),YELLOW(옐로우),WHITE(화이트)"</formula1>
+      <formula1>='_l_05KIDS3 GI(키즈3 기)'!$B$1:$B$4</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D3000" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" errorTitle="Input Error" error="Please select a weight class from the list." type="list">
-      <formula1>"FEMALE FEATHER(페더)-32KG,FEMALE HEAVY(헤비)-50KG,FEMALE LIGHT FEATHER(라이트 페더)-28KG,FEMALE LIGHT(라이트)-37KG,FEMALE MEDIUM HEAVY(미디움헤비)-46KG,FEMALE MIDDLE(미들)-41KG,FEMALE ROOSTER(루스터)-23KG,FEMALE SUPER HEAVY(슈퍼헤비)+50KG,MALE FEATHER(페더)-32KG,MALE HEAVY(헤비)-50KG,MALE LIGHT FEATHER(라이트 페더)-28KG,MALE LIGHT(라이트)-37KG,MALE MEDIUM HEAVY(미디움헤비)-46KG,MALE MIDDLE(미들)-41KG,MALE ROOSTER(루스터)-23KG,MALE SUPER HEAVY(슈퍼헤비)+50KG"</formula1>
+      <formula1>='_l_05KIDS3 GI(키즈3 기)'!$C$1:$C$16</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>