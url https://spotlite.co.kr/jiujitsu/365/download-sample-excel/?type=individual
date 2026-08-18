--- v1 (2026-07-03)
+++ v2 (2026-08-18)
@@ -1221,92 +1221,92 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-32KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)-50KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-28KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-37KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-46KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-41KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
@@ -2027,92 +2027,92 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-32KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)-49KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-26KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-35KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-44KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-40KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
@@ -2833,92 +2833,92 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-37KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)-55KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-32KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-41KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
           <t>GREEN(그린)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-50KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-46KG</t>
         </is>
@@ -3658,92 +3658,92 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-35KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)-54KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-30KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-39KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
           <t>GREEN(그린)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-49KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-44KG</t>
         </is>
@@ -4486,92 +4486,92 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-42KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)-62KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-37KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-47KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
           <t>GREEN(그린)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-57KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-52KG</t>
         </is>
@@ -5314,68 +5314,68 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-23KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트페더)-20KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-25KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)+27KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -5437,92 +5437,92 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-42KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)-61KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-36KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-47KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
           <t>GREEN(그린)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-56KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-52KG</t>
         </is>
@@ -6265,92 +6265,92 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-58KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-53KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-63KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
           <t>GREEN(그린)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-74KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-69KG</t>
         </is>
@@ -7093,92 +7093,92 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ORANGE(오렌지)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)-79KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-50KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-62KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
           <t>GREEN(그린)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-74KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-68KG</t>
         </is>
@@ -10132,104 +10132,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-62KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+82KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-68KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-76KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -10946,104 +10946,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FAMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-60KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+80KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-67KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-73KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -11760,104 +11760,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-62KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+82KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-68KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-76KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -12574,104 +12574,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-60KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-67KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-73KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -13388,104 +13388,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-62KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+82KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-68KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-76KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -14202,68 +14202,68 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-21KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-19KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-24KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)+26KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
@@ -14325,104 +14325,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-60KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-67KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-73KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -15139,104 +15139,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-62KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+82KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-68KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-76KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -15953,104 +15953,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-60KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-67KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-73KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -16767,104 +16767,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-62KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+82KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-68KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-76KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -17581,104 +17581,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-60KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-67KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-73KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -19040,104 +19040,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-62KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+82KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-68KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-76KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -19854,104 +19854,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-60KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-67KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-73KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -20668,104 +20668,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-62KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+82KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-68KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-76KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -21482,104 +21482,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-60KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-67KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-73KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -22296,104 +22296,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-62KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+82KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-56KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-68KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-82KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-76KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-50KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -23110,80 +23110,80 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-28KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HAEAVY(헤비)+42KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트페더)-23KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-32KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-42KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
@@ -23252,104 +23252,104 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet60.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>BLACK(블랙)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-60KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PURPLE(퍼플)</t>
+          <t>BROWN(브라운)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+80KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>BROWN(브라운)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-52KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>BLACK(블랙)</t>
+          <t>BLUE(블루)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-67KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>BLUE(블루)</t>
+          <t>PURPLE(퍼플)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-80KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>
           <t>FEMALE MIDDLE(미들)-73KG</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="C7" t="inlineStr">
         <is>
           <t>FEMALE ROOSTER(루스터)-48KG</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="C8" t="inlineStr">
         <is>
@@ -28156,80 +28156,80 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Men's</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WHITE(화이트)</t>
+          <t>GREY(그레이)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FEMALE FEATHER(페더)-26KG</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Women's</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>GREY(그레이)</t>
+          <t>YELLOW(옐로우)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FEMALE HEAVY(헤비)+40KG</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>YELLOW(옐로우)</t>
+          <t>WHITE(화이트)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>FEMALE LIGHT FEATHER(라이트 페더)-21KG</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="C4" t="inlineStr">
         <is>
           <t>FEMALE LIGHT(라이트)-30KG</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="C5" t="inlineStr">
         <is>
           <t>FEMALE MEDIUM HEAVY(미디움헤비)-40KG</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="C6" t="inlineStr">
         <is>